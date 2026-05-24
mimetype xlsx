--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -8,56 +8,56 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\nasgst01\DS-UCAS\DOC_TANIA\APORTES\Formulario\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ipatty\Desktop\TESORERIA\2026 Tesoreria\Seguros\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD5031DA-68AD-4DC7-854C-CC0E961A070C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D788936A-3CA3-4A92-B465-6F5E0340B10D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="105" windowWidth="19995" windowHeight="7935" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="27930" windowHeight="11340" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="28">
   <si>
     <t xml:space="preserve">         DECLARACIÓN DE APORTES                                                                   A CARGO DE LAS ENTIDADES ASEGURADORAS </t>
   </si>
   <si>
     <t>Entidad Aseguradora:</t>
   </si>
   <si>
     <t>Mes al que corresponde el aporte</t>
   </si>
   <si>
     <t>Tipo de Cambio ($us./Bs.)</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
@@ -854,242 +854,242 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1" readingOrder="2"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1" readingOrder="2"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1" readingOrder="2"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1" readingOrder="2"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1" readingOrder="2"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1" readingOrder="2"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1" readingOrder="2"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...130 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hipervínculo" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1450,602 +1450,602 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:L50"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.85546875" customWidth="1"/>
     <col min="2" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
     </row>
     <row r="2" spans="2:12" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
-      <c r="E2" s="68" t="s">
+      <c r="E2" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="F2" s="68"/>
-[...4 lines deleted...]
-      <c r="K2" s="79" t="s">
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="L2" s="80"/>
+      <c r="L2" s="50"/>
     </row>
     <row r="3" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="73" t="s">
+      <c r="B3" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="74"/>
-[...8 lines deleted...]
-      <c r="L3" s="75"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="45"/>
     </row>
     <row r="4" spans="2:12" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="76" t="s">
+      <c r="B4" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="77"/>
-[...4 lines deleted...]
-      <c r="H4" s="70" t="s">
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="I4" s="71"/>
-[...2 lines deleted...]
-      <c r="L4" s="72"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="42"/>
     </row>
     <row r="5" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
     </row>
     <row r="6" spans="2:12" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="82" t="s">
+      <c r="B6" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="82"/>
-[...3 lines deleted...]
-      <c r="G6" s="38"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="81"/>
       <c r="H6" s="22"/>
-      <c r="I6" s="41" t="s">
+      <c r="I6" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="42"/>
-      <c r="K6" s="43"/>
+      <c r="J6" s="83"/>
+      <c r="K6" s="84"/>
       <c r="L6" s="23"/>
     </row>
     <row r="7" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="83"/>
-[...3 lines deleted...]
-      <c r="F7" s="39" t="s">
+      <c r="B7" s="56"/>
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="G7" s="40"/>
+      <c r="G7" s="63"/>
       <c r="H7" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="I7" s="44" t="s">
+      <c r="I7" s="85" t="s">
         <v>6</v>
       </c>
-      <c r="J7" s="45"/>
-[...1 lines deleted...]
-      <c r="L7" s="35"/>
+      <c r="J7" s="86"/>
+      <c r="K7" s="87"/>
+      <c r="L7" s="78"/>
     </row>
     <row r="8" spans="2:12" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="1"/>
-      <c r="I8" s="47"/>
-[...2 lines deleted...]
-      <c r="L8" s="36"/>
+      <c r="I8" s="88"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="90"/>
+      <c r="L8" s="79"/>
     </row>
     <row r="9" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
     </row>
     <row r="10" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="84" t="s">
+      <c r="B10" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="85"/>
-[...8 lines deleted...]
-      <c r="L10" s="86"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="58"/>
+      <c r="H10" s="58"/>
+      <c r="I10" s="58"/>
+      <c r="J10" s="58"/>
+      <c r="K10" s="58"/>
+      <c r="L10" s="59"/>
     </row>
     <row r="11" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B11" s="32" t="s">
+      <c r="B11" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="33"/>
-[...3 lines deleted...]
-      <c r="G11" s="31" t="s">
+      <c r="C11" s="76"/>
+      <c r="D11" s="76"/>
+      <c r="E11" s="76"/>
+      <c r="F11" s="77"/>
+      <c r="G11" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="H11" s="31"/>
-[...1 lines deleted...]
-      <c r="J11" s="31" t="s">
+      <c r="H11" s="53"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="K11" s="31"/>
-      <c r="L11" s="81"/>
+      <c r="K11" s="53"/>
+      <c r="L11" s="54"/>
     </row>
     <row r="12" spans="2:12" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="32"/>
-[...3 lines deleted...]
-      <c r="F12" s="34"/>
+      <c r="B12" s="75"/>
+      <c r="C12" s="76"/>
+      <c r="D12" s="76"/>
+      <c r="E12" s="76"/>
+      <c r="F12" s="77"/>
       <c r="G12" s="13" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>11</v>
       </c>
       <c r="K12" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L12" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="50"/>
-[...3 lines deleted...]
-      <c r="F13" s="51"/>
+      <c r="B13" s="66"/>
+      <c r="C13" s="67"/>
+      <c r="D13" s="67"/>
+      <c r="E13" s="67"/>
+      <c r="F13" s="67"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="25"/>
     </row>
     <row r="14" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="52"/>
-[...3 lines deleted...]
-      <c r="F14" s="53"/>
+      <c r="B14" s="51"/>
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="52"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="27"/>
     </row>
     <row r="15" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="52"/>
-[...3 lines deleted...]
-      <c r="F15" s="53"/>
+      <c r="B15" s="51"/>
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="52"/>
       <c r="G15" s="26"/>
       <c r="H15" s="26"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="27"/>
     </row>
     <row r="16" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="52"/>
-[...3 lines deleted...]
-      <c r="F16" s="53"/>
+      <c r="B16" s="51"/>
+      <c r="C16" s="52"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="52"/>
       <c r="G16" s="26"/>
       <c r="H16" s="26"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="27"/>
     </row>
     <row r="17" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="52"/>
-[...3 lines deleted...]
-      <c r="F17" s="53"/>
+      <c r="B17" s="51"/>
+      <c r="C17" s="52"/>
+      <c r="D17" s="52"/>
+      <c r="E17" s="52"/>
+      <c r="F17" s="52"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="27"/>
     </row>
     <row r="18" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="52"/>
-[...3 lines deleted...]
-      <c r="F18" s="53"/>
+      <c r="B18" s="51"/>
+      <c r="C18" s="52"/>
+      <c r="D18" s="52"/>
+      <c r="E18" s="52"/>
+      <c r="F18" s="52"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="27"/>
     </row>
     <row r="19" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="52"/>
-[...3 lines deleted...]
-      <c r="F19" s="53"/>
+      <c r="B19" s="51"/>
+      <c r="C19" s="52"/>
+      <c r="D19" s="52"/>
+      <c r="E19" s="52"/>
+      <c r="F19" s="52"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="27"/>
     </row>
     <row r="20" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="52"/>
-[...3 lines deleted...]
-      <c r="F20" s="53"/>
+      <c r="B20" s="51"/>
+      <c r="C20" s="52"/>
+      <c r="D20" s="52"/>
+      <c r="E20" s="52"/>
+      <c r="F20" s="52"/>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="27"/>
     </row>
     <row r="21" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="52"/>
-[...3 lines deleted...]
-      <c r="F21" s="53"/>
+      <c r="B21" s="51"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="27"/>
     </row>
     <row r="22" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="52"/>
-[...3 lines deleted...]
-      <c r="F22" s="53"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="27"/>
     </row>
     <row r="23" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="52"/>
-[...3 lines deleted...]
-      <c r="F23" s="53"/>
+      <c r="B23" s="51"/>
+      <c r="C23" s="52"/>
+      <c r="D23" s="52"/>
+      <c r="E23" s="52"/>
+      <c r="F23" s="52"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="27"/>
     </row>
     <row r="24" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="52"/>
-[...3 lines deleted...]
-      <c r="F24" s="53"/>
+      <c r="B24" s="51"/>
+      <c r="C24" s="52"/>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52"/>
+      <c r="F24" s="52"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="27"/>
     </row>
     <row r="25" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="52"/>
-[...3 lines deleted...]
-      <c r="F25" s="53"/>
+      <c r="B25" s="51"/>
+      <c r="C25" s="52"/>
+      <c r="D25" s="52"/>
+      <c r="E25" s="52"/>
+      <c r="F25" s="52"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="27"/>
     </row>
     <row r="26" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="52"/>
-[...3 lines deleted...]
-      <c r="F26" s="53"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="52"/>
+      <c r="D26" s="52"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="52"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="27"/>
     </row>
     <row r="27" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="52"/>
-[...3 lines deleted...]
-      <c r="F27" s="53"/>
+      <c r="B27" s="51"/>
+      <c r="C27" s="52"/>
+      <c r="D27" s="52"/>
+      <c r="E27" s="52"/>
+      <c r="F27" s="52"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="27"/>
     </row>
     <row r="28" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="52"/>
-[...3 lines deleted...]
-      <c r="F28" s="53"/>
+      <c r="B28" s="51"/>
+      <c r="C28" s="52"/>
+      <c r="D28" s="52"/>
+      <c r="E28" s="52"/>
+      <c r="F28" s="52"/>
       <c r="G28" s="26"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="27"/>
     </row>
     <row r="29" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="52"/>
-[...3 lines deleted...]
-      <c r="F29" s="53"/>
+      <c r="B29" s="51"/>
+      <c r="C29" s="52"/>
+      <c r="D29" s="52"/>
+      <c r="E29" s="52"/>
+      <c r="F29" s="52"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="27"/>
     </row>
     <row r="30" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="52"/>
-[...3 lines deleted...]
-      <c r="F30" s="53"/>
+      <c r="B30" s="51"/>
+      <c r="C30" s="52"/>
+      <c r="D30" s="52"/>
+      <c r="E30" s="52"/>
+      <c r="F30" s="52"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="27"/>
     </row>
     <row r="31" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="61" t="s">
+      <c r="B31" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="C31" s="62"/>
-[...5 lines deleted...]
-      <c r="I31" s="63"/>
+      <c r="C31" s="38"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="38"/>
+      <c r="F31" s="38"/>
+      <c r="G31" s="38"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="39"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="27"/>
     </row>
     <row r="32" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="61" t="s">
+      <c r="B32" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="C32" s="62"/>
-[...5 lines deleted...]
-      <c r="I32" s="63"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="39"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="27"/>
     </row>
     <row r="33" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="61" t="s">
+      <c r="B33" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="C33" s="62"/>
-[...5 lines deleted...]
-      <c r="I33" s="63"/>
+      <c r="C33" s="38"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="38"/>
+      <c r="F33" s="38"/>
+      <c r="G33" s="38"/>
+      <c r="H33" s="38"/>
+      <c r="I33" s="39"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="27"/>
     </row>
     <row r="34" spans="2:12" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="61" t="s">
+      <c r="B34" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="C34" s="62"/>
-[...5 lines deleted...]
-      <c r="I34" s="63"/>
+      <c r="C34" s="38"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="38"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="39"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="27"/>
     </row>
     <row r="35" spans="2:12" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="58" t="s">
+      <c r="B35" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="C35" s="59"/>
-[...5 lines deleted...]
-      <c r="I35" s="60"/>
+      <c r="C35" s="73"/>
+      <c r="D35" s="73"/>
+      <c r="E35" s="73"/>
+      <c r="F35" s="73"/>
+      <c r="G35" s="73"/>
+      <c r="H35" s="73"/>
+      <c r="I35" s="74"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="29"/>
     </row>
     <row r="36" spans="2:12" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="87"/>
-[...9 lines deleted...]
-      <c r="L36" s="90"/>
+      <c r="B36" s="31"/>
+      <c r="C36" s="32"/>
+      <c r="D36" s="32"/>
+      <c r="E36" s="32"/>
+      <c r="F36" s="32"/>
+      <c r="G36" s="32"/>
+      <c r="H36" s="32"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="33"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="34"/>
     </row>
     <row r="37" spans="2:12" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="39" t="s">
+      <c r="B37" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="C37" s="65"/>
-[...8 lines deleted...]
-      <c r="L37" s="57"/>
+      <c r="C37" s="62"/>
+      <c r="D37" s="62"/>
+      <c r="E37" s="62"/>
+      <c r="F37" s="62"/>
+      <c r="G37" s="69"/>
+      <c r="H37" s="70"/>
+      <c r="I37" s="70"/>
+      <c r="J37" s="70"/>
+      <c r="K37" s="70"/>
+      <c r="L37" s="71"/>
     </row>
     <row r="38" spans="2:12" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="39" t="s">
+      <c r="B38" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="C38" s="65"/>
-[...2 lines deleted...]
-      <c r="F38" s="67"/>
+      <c r="C38" s="62"/>
+      <c r="D38" s="63"/>
+      <c r="E38" s="64"/>
+      <c r="F38" s="65"/>
       <c r="G38" s="19"/>
       <c r="H38" s="15"/>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="17"/>
     </row>
     <row r="39" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B39" s="5"/>
       <c r="C39" s="6"/>
       <c r="D39" s="6"/>
       <c r="E39" s="6"/>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="7"/>
     </row>
     <row r="40" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="s">
         <v>20</v>
       </c>
@@ -2109,183 +2109,198 @@
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="7"/>
     </row>
     <row r="45" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B45" s="5"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="12"/>
       <c r="I45" s="12"/>
       <c r="J45" s="12"/>
       <c r="K45" s="12"/>
       <c r="L45" s="7"/>
     </row>
     <row r="46" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B46" s="5"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="6"/>
-      <c r="H46" s="54" t="s">
+      <c r="H46" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="I46" s="54"/>
-[...1 lines deleted...]
-      <c r="K46" s="54"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="68"/>
+      <c r="K46" s="68"/>
       <c r="L46" s="7"/>
     </row>
     <row r="47" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B47" s="5"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6"/>
-      <c r="H47" s="64" t="s">
+      <c r="H47" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="I47" s="64"/>
-[...1 lines deleted...]
-      <c r="K47" s="64"/>
+      <c r="I47" s="60"/>
+      <c r="J47" s="60"/>
+      <c r="K47" s="60"/>
       <c r="L47" s="7"/>
     </row>
     <row r="48" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B48" s="8"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="9"/>
     </row>
     <row r="49" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B49" s="10"/>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
       <c r="I49" s="11"/>
       <c r="J49" s="11"/>
       <c r="K49" s="11"/>
       <c r="L49" s="20"/>
     </row>
     <row r="50" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B50" s="8"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="9"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="45">
+    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="B11:F12"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="I6:K6"/>
+    <mergeCell ref="I7:K8"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="H46:K46"/>
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="B17:F17"/>
+    <mergeCell ref="G37:L37"/>
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B19:F19"/>
+    <mergeCell ref="B23:F23"/>
+    <mergeCell ref="B28:F28"/>
+    <mergeCell ref="B21:F21"/>
+    <mergeCell ref="B30:F30"/>
+    <mergeCell ref="B35:I35"/>
+    <mergeCell ref="B33:I33"/>
+    <mergeCell ref="B25:F25"/>
+    <mergeCell ref="B24:F24"/>
+    <mergeCell ref="H47:K47"/>
+    <mergeCell ref="B20:F20"/>
+    <mergeCell ref="B29:F29"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="B37:F37"/>
     <mergeCell ref="E2:J2"/>
     <mergeCell ref="B34:I34"/>
     <mergeCell ref="H4:L4"/>
     <mergeCell ref="H3:L3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="J11:L11"/>
     <mergeCell ref="B6:E7"/>
     <mergeCell ref="B10:L10"/>
     <mergeCell ref="B31:I31"/>
     <mergeCell ref="B32:I32"/>
     <mergeCell ref="B14:F14"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="B27:F27"/>
-    <mergeCell ref="H47:K47"/>
-[...27 lines deleted...]
-    <mergeCell ref="I7:K8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="73" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100D189FDA48D70604FAA9A39AD109E1EA9" ma:contentTypeVersion="1" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="ede8be5bbb31356197fa97e96ed0aadb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ebba8a198e9bb40c3eeca6d0bd41257a">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
@@ -2355,100 +2370,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99FEA4ED-ACC9-409C-8379-3CCF5F5EA2AA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AFFCEA7-EB2F-4A24-BE46-423736FAF622}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FC64410-BA7D-4D32-A635-C301429AB3B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AFFCEA7-EB2F-4A24-BE46-423736FAF622}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99FEA4ED-ACC9-409C-8379-3CCF5F5EA2AA}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>-</Company>